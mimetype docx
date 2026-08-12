--- v0 (2026-05-13)
+++ v1 (2026-08-12)
@@ -745,91 +745,89 @@
     <w:p w14:paraId="32578057" w14:textId="38A79E1B" w:rsidR="003226AB" w:rsidRPr="00B5696F" w:rsidRDefault="003226AB" w:rsidP="003226AB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003226AB" w:rsidRPr="00B5696F" w:rsidSect="00E15255">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1466" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72605CFD" w14:textId="77777777" w:rsidR="009D5EFC" w:rsidRDefault="009D5EFC" w:rsidP="00F110BB">
+    <w:p w14:paraId="1A3DEFF6" w14:textId="77777777" w:rsidR="00553E63" w:rsidRDefault="00553E63" w:rsidP="00F110BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E3FC68C" w14:textId="77777777" w:rsidR="009D5EFC" w:rsidRDefault="009D5EFC" w:rsidP="00F110BB">
+    <w:p w14:paraId="7F094B76" w14:textId="77777777" w:rsidR="00553E63" w:rsidRDefault="00553E63" w:rsidP="00F110BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="07308C7C" w14:textId="77777777" w:rsidR="009D5EFC" w:rsidRDefault="009D5EFC">
+    <w:p w14:paraId="12D9FA4A" w14:textId="77777777" w:rsidR="00553E63" w:rsidRDefault="00553E63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
-    <w:altName w:val="Symbol"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -853,71 +851,71 @@
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26F883F8" w14:textId="77777777" w:rsidR="009D5EFC" w:rsidRDefault="009D5EFC" w:rsidP="00F110BB">
+    <w:p w14:paraId="2AC81C2B" w14:textId="77777777" w:rsidR="00553E63" w:rsidRDefault="00553E63" w:rsidP="00F110BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="361CA616" w14:textId="77777777" w:rsidR="009D5EFC" w:rsidRDefault="009D5EFC" w:rsidP="00F110BB">
+    <w:p w14:paraId="03CDD568" w14:textId="77777777" w:rsidR="00553E63" w:rsidRDefault="00553E63" w:rsidP="00F110BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="50445EB1" w14:textId="77777777" w:rsidR="009D5EFC" w:rsidRDefault="009D5EFC">
+    <w:p w14:paraId="07C8185B" w14:textId="77777777" w:rsidR="00553E63" w:rsidRDefault="00553E63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="783976FC" w14:textId="15F2455B" w:rsidR="00F110BB" w:rsidRDefault="00F110BB" w:rsidP="00F110BB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="2076"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
@@ -1563,51 +1561,50 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1215700226">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1813785514">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1368220814">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="972059647">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="777136558">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1302342236">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -1674,50 +1671,51 @@
     <w:rsid w:val="003C0637"/>
     <w:rsid w:val="003C5E22"/>
     <w:rsid w:val="003E3EE5"/>
     <w:rsid w:val="003E5ABF"/>
     <w:rsid w:val="003F3D1F"/>
     <w:rsid w:val="004026AE"/>
     <w:rsid w:val="004051CD"/>
     <w:rsid w:val="00413B44"/>
     <w:rsid w:val="00413EB9"/>
     <w:rsid w:val="00416772"/>
     <w:rsid w:val="00431785"/>
     <w:rsid w:val="00432EA1"/>
     <w:rsid w:val="00442960"/>
     <w:rsid w:val="00450E93"/>
     <w:rsid w:val="004A339B"/>
     <w:rsid w:val="004A3B74"/>
     <w:rsid w:val="004D7B75"/>
     <w:rsid w:val="004E20DE"/>
     <w:rsid w:val="005014A6"/>
     <w:rsid w:val="00514FBE"/>
     <w:rsid w:val="0052336B"/>
     <w:rsid w:val="005300FE"/>
     <w:rsid w:val="005412C1"/>
     <w:rsid w:val="005449FC"/>
     <w:rsid w:val="00545100"/>
+    <w:rsid w:val="00553E63"/>
     <w:rsid w:val="00562EDE"/>
     <w:rsid w:val="00562F2A"/>
     <w:rsid w:val="0058684D"/>
     <w:rsid w:val="0059342D"/>
     <w:rsid w:val="005B1532"/>
     <w:rsid w:val="005F2A27"/>
     <w:rsid w:val="005F5CD5"/>
     <w:rsid w:val="00604C2A"/>
     <w:rsid w:val="006066B8"/>
     <w:rsid w:val="006144AC"/>
     <w:rsid w:val="00616874"/>
     <w:rsid w:val="006274B2"/>
     <w:rsid w:val="006279D6"/>
     <w:rsid w:val="00652E4C"/>
     <w:rsid w:val="0067211E"/>
     <w:rsid w:val="00672B7A"/>
     <w:rsid w:val="0068244E"/>
     <w:rsid w:val="00683CB9"/>
     <w:rsid w:val="00685969"/>
     <w:rsid w:val="00693C41"/>
     <w:rsid w:val="006A1B76"/>
     <w:rsid w:val="006B1B23"/>
     <w:rsid w:val="006B22D9"/>
     <w:rsid w:val="006B5AE1"/>
     <w:rsid w:val="006C70D8"/>
@@ -1802,64 +1800,66 @@
     <w:rsid w:val="00B250EC"/>
     <w:rsid w:val="00B33F13"/>
     <w:rsid w:val="00B40EAA"/>
     <w:rsid w:val="00B410F6"/>
     <w:rsid w:val="00B45040"/>
     <w:rsid w:val="00B5696F"/>
     <w:rsid w:val="00B9099C"/>
     <w:rsid w:val="00B91D0B"/>
     <w:rsid w:val="00BA5F7F"/>
     <w:rsid w:val="00BA6725"/>
     <w:rsid w:val="00BB06DA"/>
     <w:rsid w:val="00BC07EB"/>
     <w:rsid w:val="00BC4989"/>
     <w:rsid w:val="00BC565C"/>
     <w:rsid w:val="00BC5EBB"/>
     <w:rsid w:val="00BD1178"/>
     <w:rsid w:val="00BD72A4"/>
     <w:rsid w:val="00BD7C4D"/>
     <w:rsid w:val="00BE1859"/>
     <w:rsid w:val="00BF70E9"/>
     <w:rsid w:val="00C0668D"/>
     <w:rsid w:val="00C15917"/>
     <w:rsid w:val="00C162A0"/>
     <w:rsid w:val="00C17E9E"/>
     <w:rsid w:val="00C200A7"/>
+    <w:rsid w:val="00C66399"/>
     <w:rsid w:val="00C73897"/>
     <w:rsid w:val="00C955A2"/>
     <w:rsid w:val="00CA0199"/>
     <w:rsid w:val="00CA50E2"/>
     <w:rsid w:val="00CA6B80"/>
     <w:rsid w:val="00CD1973"/>
     <w:rsid w:val="00CD218C"/>
     <w:rsid w:val="00CD546B"/>
     <w:rsid w:val="00CD6C71"/>
     <w:rsid w:val="00CE08EB"/>
     <w:rsid w:val="00CE1FAF"/>
     <w:rsid w:val="00D00499"/>
     <w:rsid w:val="00D01B20"/>
     <w:rsid w:val="00D1249D"/>
+    <w:rsid w:val="00D47425"/>
     <w:rsid w:val="00D52AA2"/>
     <w:rsid w:val="00D551AD"/>
     <w:rsid w:val="00D661E2"/>
     <w:rsid w:val="00D86E81"/>
     <w:rsid w:val="00D9301F"/>
     <w:rsid w:val="00DA03BE"/>
     <w:rsid w:val="00DA34A3"/>
     <w:rsid w:val="00DB4D0C"/>
     <w:rsid w:val="00DB4D3C"/>
     <w:rsid w:val="00DC3BE9"/>
     <w:rsid w:val="00DD426D"/>
     <w:rsid w:val="00DE0041"/>
     <w:rsid w:val="00DE20B8"/>
     <w:rsid w:val="00DE2847"/>
     <w:rsid w:val="00DE3CE4"/>
     <w:rsid w:val="00DE5049"/>
     <w:rsid w:val="00DF05B8"/>
     <w:rsid w:val="00DF3B7A"/>
     <w:rsid w:val="00E041D6"/>
     <w:rsid w:val="00E04A90"/>
     <w:rsid w:val="00E11C43"/>
     <w:rsid w:val="00E15255"/>
     <w:rsid w:val="00E200B3"/>
     <w:rsid w:val="00E27D36"/>
     <w:rsid w:val="00E427E4"/>
@@ -2312,50 +2312,51 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>